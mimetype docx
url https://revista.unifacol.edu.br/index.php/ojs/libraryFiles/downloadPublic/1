--- v0 (2026-05-02)
+++ v1 (2026-08-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="146D7BF5" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRPr="002268AB" w:rsidRDefault="009A39CD" w:rsidP="009A39CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002268AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>GRAPHICAL ABSTRACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473918CE" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRPr="002268AB" w:rsidRDefault="009A39CD" w:rsidP="009A39CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -128,60 +128,636 @@
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vo do Graphical Abstract (de 2 a</w:t>
       </w:r>
       <w:r w:rsidRPr="002268AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 linhas, em inglês)&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF365AA" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRDefault="009A39CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608FFDB4" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRDefault="009A39CD">
+    <w:p w14:paraId="608FFDB4" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRPr="00787256" w:rsidRDefault="009A39CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04372685" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Graphical Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FF624E" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52CD7928" w14:textId="4F34661E" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Graphical Abstract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consiste em uma representação visual sintética dos principais aspectos do estudo, destinada a comunicar de forma rápida, objetiva e cientificamente precisa a metodologia, os resultados ou as conclusões da pesquisa. A Gestus Multidisciplinar valoriza </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Graphical Abstracts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com linguagem visual científica, minimalista e profissional. Recomenda-se priorizar esquemas vetoriais, fluxogramas, diagramas de processos, estruturas moleculares, modelos experimentais e ilustrações técnicas que comuniquem os principais achados da pesquisa de forma clara e objetiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C80E698" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recomendações para elaboração</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0570698F" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">composição visual limpa e organizada; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448E333E" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identidade visual compatível com publicações científicas; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E50B661" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">representação fiel dos métodos ou dos principais resultados da pesquisa; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19716D73" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equilíbrio entre elementos gráficos e informações textuais; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F808FD2" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tipografia legível e padronizada; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721A4A38" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paleta de cores discreta e harmoniosa; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759E4BDD" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">figuras em alta resolução (mínimo de 300 dpi); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D1517F" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proporções adequadas para publicação digital. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D306AD8" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ferramentas de Inteligência Artificial, softwares de ilustração científica e plataformas de design podem ser utilizados como apoio à elaboração da figura, desde que o resultado final apresente qualidade técnica compatível com uma publicação científica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CA61A8" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Devem ser evitados elementos que comprometam a comunicação científica, tais como:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1127DA" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ilustrações caricatas ou infantilizadas; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2032840E" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personagens humanizados ou antropomorfizados; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D00C6DB" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excesso de elementos decorativos; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D99B1F" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ícones meramente ilustrativos sem relação direta com o conteúdo científico; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0420CCC2" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efeitos tridimensionais exagerados; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795BCF71" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paletas de cores excessivamente vibrantes; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52321F41" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excesso de texto na figura; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E5EE88" w14:textId="77777777" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imagens com aparência típica de materiais publicitários ou infantis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFCC326" w14:textId="2F42EDD2" w:rsidR="00787256" w:rsidRPr="00787256" w:rsidRDefault="00787256" w:rsidP="00787256">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A equipe editorial poderá solicitar ajustes ou a substituição do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Graphical Abstract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sempre que considerar que a qualidade gráfica não seja compatível com os padrões editoriais da  Gestus Multidisciplinar.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0F04BF28" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRDefault="007E0916">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44261010" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRDefault="008F1A93">
       <w:pPr>
         <w:spacing w:after="131" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="67" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
@@ -331,169 +907,242 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="88900" cy="88900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="009A39CD" w:rsidRPr="006E1C0C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>marcar com asterisco o autor que submeteu o artigo, manter o logo do ORCID (bolinha ao lado do asterisco)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BE27AE" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRDefault="009A39CD" w:rsidP="009A39CD">
+    <w:p w14:paraId="1E80379D" w14:textId="77777777" w:rsidR="00921A5E" w:rsidRDefault="009A39CD" w:rsidP="009A39CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="358" w:lineRule="auto"/>
         <w:ind w:left="23" w:right="-2" w:hanging="10"/>
       </w:pPr>
       <w:r w:rsidRPr="00A97C09">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
-        <w:t>Aqui vai o endereço. Lembre-se de que a menor unidade usada deve ser o departamento (não citar laboratório, grupo, programa de pós-graduação etc), depois instituto (se houver), depois universidade. Sempre tudo por extenso.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F051DE6" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRDefault="009A39CD" w:rsidP="009A39CD">
+        <w:t xml:space="preserve">Aqui vai o endereço. </w:t>
+      </w:r>
+      <w:r w:rsidR="00921A5E" w:rsidRPr="00921A5E">
+        <w:t>Informar a instituição de vínculo por extenso, incluindo, quando aplicável, unidade acadêmica (departamento, faculdade, centro ou instituto), instituição, cidade, estado e país. Evite informar grupos de pesquisa, laboratórios ou programas de pós-graduação como afiliação principal.</w:t>
+      </w:r>
+      <w:r w:rsidR="00921A5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F051DE6" w14:textId="74774432" w:rsidR="009A39CD" w:rsidRDefault="009A39CD" w:rsidP="009A39CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="358" w:lineRule="auto"/>
         <w:ind w:left="23" w:right="-2" w:hanging="10"/>
       </w:pPr>
       <w:r w:rsidRPr="00A97C09">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Caso haja autores de </w:t>
       </w:r>
       <w:r w:rsidRPr="00A97C09">
         <w:t>outro instituto, separar os autores por endereço</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2258B24F" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRDefault="008F1A93">
       <w:pPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FBD4B8E" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRPr="006E1C0C" w:rsidRDefault="009A39CD">
+    <w:p w14:paraId="65233C5D" w14:textId="77777777" w:rsidR="00A75E98" w:rsidRPr="00A75E98" w:rsidRDefault="00A75E98" w:rsidP="00A75E98">
       <w:pPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A75E98">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Obrigatório para TODOS os autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CFADAE" w14:textId="271CD3AB" w:rsidR="00A75E98" w:rsidRPr="00A75E98" w:rsidRDefault="00A75E98" w:rsidP="00A75E98">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A75E98">
+        <w:t>Nome completo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Identifique com “*” o autor principal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2146A349" w14:textId="6A90DC88" w:rsidR="00A75E98" w:rsidRPr="00A75E98" w:rsidRDefault="00A75E98" w:rsidP="00A75E98">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A75E98">
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1C0C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006E1C0C">
+        <w:t>endereço da página do ORCID</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>insira aqui o</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1"/>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
       <w:r w:rsidRPr="006E1C0C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000208F3" w:rsidRPr="006E1C0C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="0087467F" w:rsidRPr="00F74CB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0012-3645-795X</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E1C0C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0087467F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>mail do autor correspondente</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0087467F" w:rsidRPr="0087467F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="07BB27BF" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRDefault="009A39CD">
+        <w:t>obrigatório para todos os autores, com verificação de vínculo ativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF2EE67" w14:textId="77777777" w:rsidR="00A75E98" w:rsidRPr="00A75E98" w:rsidRDefault="00A75E98" w:rsidP="00A75E98">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A75E98">
+        <w:t>E-mail institucional (quando houver)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB0B8D0" w14:textId="77777777" w:rsidR="00A75E98" w:rsidRPr="00A75E98" w:rsidRDefault="00A75E98" w:rsidP="00A75E98">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A75E98">
+        <w:t>Instituição completa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AEE3C6" w14:textId="77777777" w:rsidR="00A75E98" w:rsidRPr="00A75E98" w:rsidRDefault="00A75E98" w:rsidP="00A75E98">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A75E98">
+        <w:t>Cidade</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4164DF19" w14:textId="77777777" w:rsidR="00A75E98" w:rsidRPr="00A75E98" w:rsidRDefault="00A75E98" w:rsidP="00A75E98">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A75E98">
+        <w:t>Estado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CF9673" w14:textId="77777777" w:rsidR="00A75E98" w:rsidRPr="00A75E98" w:rsidRDefault="00A75E98" w:rsidP="00A75E98">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A75E98">
+        <w:t>País</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A2F33C" w14:textId="77777777" w:rsidR="00A75E98" w:rsidRDefault="00A75E98">
       <w:pPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31F07D90" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRDefault="009A39CD">
       <w:pPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="720DD979" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRDefault="009A39CD">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="185CE0D5" w14:textId="77777777" w:rsidR="00692E14" w:rsidRDefault="009A39CD" w:rsidP="009A39CD">
       <w:pPr>
@@ -1004,67 +1653,51 @@
           <w:rStyle w:val="hps"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D5554C7" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRPr="006E1C0C" w:rsidRDefault="009A39CD" w:rsidP="009A39CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37FC7189" w14:textId="77777777" w:rsidR="00DF0E31" w:rsidRPr="00DF0E31" w:rsidRDefault="00DF0E31" w:rsidP="00DF0E31">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF0E31">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Palabras clave: palabra clave 1; palabra clave 2; palabra clave 3. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> entre 3 y 5 palabras clave</w:t>
+        <w:t>Palabras clave: palabra clave 1; palabra clave 2; palabra clave 3. insira entre 3 y 5 palabras clave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D04EB7" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRPr="00DF0E31" w:rsidRDefault="009A39CD">
       <w:pPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D68ADB3" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRPr="00DF0E31" w:rsidRDefault="009A39CD">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF0E31">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="63DCA975" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRDefault="009A39CD" w:rsidP="009A39CD">
       <w:pPr>
         <w:spacing w:after="90" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -1082,138 +1715,150 @@
         <w:spacing w:after="0" w:line="358" w:lineRule="auto"/>
         <w:ind w:left="23" w:right="13" w:hanging="10"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">O TÍTULO do trabalho em letras maiúsculas, utilizando fonte Times New Roman, tamanho 14, em negrito, centralizado, com no máximo 20 palavras. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601CC7FC" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRPr="009A39CD" w:rsidRDefault="009A39CD">
       <w:pPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B30ED08" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRDefault="007E0916">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:after="155"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RESUMO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F02279F" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRDefault="007E0916" w:rsidP="000208F3">
+    <w:p w14:paraId="2F02279F" w14:textId="184C4D9E" w:rsidR="008F1A93" w:rsidRDefault="007E0916" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Resumo é apresentação concisa do texto, destacando-se os aspectos de maior interesse e importância, ou seja, o objetivo, o método (metodologia), os resultados e as conclusões do trabalho. É elemento obrigatório e deve ser redigido em parágrafo único, sem recuo inicial, em espaço simples, com no mínimo 100 e no máximo </w:t>
       </w:r>
       <w:r w:rsidR="000208F3">
         <w:t>40</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">0 palavras, em fonte Times New Roman tamanho 12, </w:t>
       </w:r>
       <w:r w:rsidR="000208F3">
         <w:t xml:space="preserve">espaçamento entre linhas simples, </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">sendo constituído de uma sequência de frases concisas, afirmativas e não de uma simples enumeração de tópicos. Deve ser auto-explicativo, utilizando a terceira pessoa no singular e dando preferência ao verbo na voz ativa. A primeira frase deve ser significativa, explicando o tema principal do artigo. Logo abaixo do resumo, são apresentadas as palavras representativas do conteúdo do trabalho, isto é, palavras-chave e/ou descritores. </w:t>
+        <w:t xml:space="preserve">sendo constituído de uma sequência de frases concisas, afirmativas e não de uma simples enumeração de tópicos. Deve ser auto-explicativo, utilizando a terceira pessoa no singular e dando preferência ao verbo na voz ativa. A primeira frase deve ser significativa, explicando o tema principal do artigo. </w:t>
+      </w:r>
+      <w:r w:rsidR="00921A5E" w:rsidRPr="00921A5E">
+        <w:t>O resumo não deve conter citações bibliográficas, referências, tabelas, figuras, fórmulas matemáticas complexas ou abreviaturas não definidas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00921A5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Logo abaixo do resumo, são apresentadas as palavras representativas do conteúdo do trabalho, isto é, palavras-chave e/ou descritores. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B6BED4" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRDefault="008F1A93">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DC38A1A" w14:textId="77777777" w:rsidR="00A32265" w:rsidRDefault="00A32265">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00A32265">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Observação</w:t>
       </w:r>
       <w:r w:rsidRPr="00A32265">
         <w:t>: O título “RESUMO” deve aparecer impresso na folha, todo em caixa alta, tamanho 12 em negrito.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51960566" w14:textId="77777777" w:rsidR="00A32265" w:rsidRDefault="00A32265">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="035A0C79" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRDefault="007E0916">
+    <w:p w14:paraId="035A0C79" w14:textId="768CD083" w:rsidR="008F1A93" w:rsidRDefault="007E0916">
       <w:pPr>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
       <w:r w:rsidR="002A6942">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Elemento obrigatório, as palavras-chave devem figurar logo abaixo do resumo, antecedidas da expressão “Palavras-chave:” e separadas entre si por ponto</w:t>
       </w:r>
       <w:r w:rsidR="000208F3">
         <w:t xml:space="preserve"> e vírgula</w:t>
       </w:r>
       <w:r w:rsidR="00A32265">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00A32265" w:rsidRPr="002A6942">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00A32265">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> e finalizadas também por ponto. Mínimo 3 e máximo 5. Deve-se evitar repetir palavras utilizadas no título do artigo. </w:t>
+      </w:r>
+      <w:r w:rsidR="00921A5E" w:rsidRPr="00921A5E">
+        <w:t>Sempre que possível, utilizar descritores padronizados disponíveis no DeCS (Ciências da Saúde) ou MeSH (Medical Subject Headings), conforme a área do conhecimento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309D3F72" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRDefault="008F1A93">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B97C8D1" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRDefault="008F1A93">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28FFA995" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRDefault="008F1A93">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="731980AF" w14:textId="77777777" w:rsidR="009A39CD" w:rsidRDefault="009A39CD">
       <w:pPr>
@@ -1294,56 +1939,66 @@
     </w:p>
     <w:p w14:paraId="459B3F4C" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRPr="000208F3" w:rsidRDefault="007E0916" w:rsidP="006E1C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="000208F3">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6942">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>INTRODUÇÃO</w:t>
       </w:r>
       <w:r w:rsidR="002A6942">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00A32265">
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidRPr="000208F3">
         <w:t xml:space="preserve"> a parte inicial do resumo expandido, na qual devem constar a delimitação do assunto tratado, os objetivos da pesquisa, a justificativa e importância do objeto de estudo e outros elementos que forem necessários para situar o tema do trabalho. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD818BA" w14:textId="77777777" w:rsidR="00A32265" w:rsidRDefault="00A32265" w:rsidP="00A32265">
+    <w:p w14:paraId="695F6134" w14:textId="77777777" w:rsidR="00921A5E" w:rsidRDefault="00921A5E" w:rsidP="00A32265">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD818BA" w14:textId="654A2AF8" w:rsidR="00A32265" w:rsidRDefault="00921A5E" w:rsidP="00A32265">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00921A5E">
+        <w:t>A introdução deve apresentar o problema de pesquisa, a justificativa, o estado da arte e finalizar explicitando o objetivo do estudo.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="50399AC5" w14:textId="77777777" w:rsidR="00961244" w:rsidRDefault="00A32265" w:rsidP="006E1C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A32265">
         <w:t>O texto deve ser digitado respeitando o espaço de entrelinhas de 1,5</w:t>
       </w:r>
       <w:r w:rsidR="00961244">
         <w:t>, o</w:t>
       </w:r>
       <w:r w:rsidRPr="00A32265">
         <w:t xml:space="preserve"> tamanho da fonte deve ser 12, conforme ABNT NBR10.520</w:t>
       </w:r>
       <w:r w:rsidR="00961244">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00692E14">
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidR="00961244">
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -1492,74 +2147,90 @@
     </w:p>
     <w:p w14:paraId="60D1EB2A" w14:textId="77777777" w:rsidR="006E1C0C" w:rsidRDefault="006E1C0C" w:rsidP="006E1C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="006E1C0C">
         <w:t>No trabalho de Silva (2020), o autor investiga a relação entre a prática da contação de histórias e o desenvolvimento da criatividade em crianças. Ele observa que as narrativas orais não apenas entretêm, mas também estimulam a imaginação e a capacidade de expressão. Essa ideia foi fundamental para minha pesquisa, pois ao desenvolver um projeto de extensão focado na contação de histórias e na música nordestina, percebi que essa prática poderia servir como um meio eficaz para fomentar a criatividade e a valorização cultural entre os alunos, alinhando-se ass</w:t>
       </w:r>
       <w:r w:rsidR="002A6942">
         <w:t xml:space="preserve">im aos objetivos do meu projeto </w:t>
       </w:r>
       <w:r w:rsidRPr="006E1C0C">
         <w:t>(Silva, 2020)</w:t>
       </w:r>
       <w:r w:rsidR="002A6942">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70378811" w14:textId="77777777" w:rsidR="007F011A" w:rsidRDefault="007F011A" w:rsidP="006E1C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D6BDDE7" w14:textId="77777777" w:rsidR="006E1C0C" w:rsidRDefault="006E1C0C" w:rsidP="006E1C0C">
+    <w:p w14:paraId="1D6BDDE7" w14:textId="35A15AF9" w:rsidR="006E1C0C" w:rsidRDefault="006E1C0C" w:rsidP="006E1C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="006E1C0C">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Quando </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">uma </w:t>
       </w:r>
       <w:r w:rsidRPr="006E1C0C">
         <w:t>obra com mais de três autores, a forma recomendada de citar é usar o sobrenome do primeiro autor seguido de "</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1C0C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1C0C">
-        <w:t>" para indicar que há outros autores. Aqui está como ficaria o exemplo anterior:</w:t>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="006602EE">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006602EE" w:rsidRPr="006602EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>em itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="006602EE">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1C0C">
+        <w:t xml:space="preserve"> para indicar que há outros autores. Aqui está como ficaria o exemplo anterior:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2CA5C8" w14:textId="77777777" w:rsidR="006E1C0C" w:rsidRDefault="006E1C0C" w:rsidP="006E1C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="006E1C0C">
         <w:t xml:space="preserve">No trabalho de Souza </w:t>
       </w:r>
       <w:r w:rsidRPr="006E1C0C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1C0C">
         <w:t xml:space="preserve">, os autores investigam a relação entre a prática da contação de histórias e o desenvolvimento da criatividade em crianças, observando que as narrativas orais não apenas entretêm, mas também estimulam a imaginação e a capacidade de expressão. Essa ideia foi fundamental para minha pesquisa, pois, ao desenvolver um projeto de extensão focado na contação de histórias e na música nordestina, percebi que essa prática poderia servir como um meio eficaz para fomentar a criatividade e a valorização cultural entre os alunos, alinhando-se assim aos objetivos do meu projeto (Souza </w:t>
       </w:r>
       <w:r w:rsidRPr="006E1C0C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -2047,239 +2718,453 @@
     </w:p>
     <w:p w14:paraId="02A828FA" w14:textId="77777777" w:rsidR="007F011A" w:rsidRDefault="007F011A" w:rsidP="00B45014">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EB41A9C" w14:textId="77777777" w:rsidR="00DF0E31" w:rsidRDefault="00DF0E31" w:rsidP="00B45014">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2171647A" w14:textId="77777777" w:rsidR="00DF0E31" w:rsidRDefault="00DF0E31" w:rsidP="00B45014">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2461AD15" w14:textId="77777777" w:rsidR="00DF0E31" w:rsidRDefault="00DF0E31" w:rsidP="00B45014">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0838A543" w14:textId="77777777" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
+    <w:p w14:paraId="0838A543" w14:textId="1B8FF451" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>EXEMPLO</w:t>
       </w:r>
       <w:r w:rsidR="00962885">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0028B5CA" w14:textId="77777777" w:rsidR="00962885" w:rsidRDefault="00962885" w:rsidP="000208F3">
+    <w:p w14:paraId="0028B5CA" w14:textId="19D49EEE" w:rsidR="00962885" w:rsidRDefault="00962885" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34D2C491" w14:textId="77777777" w:rsidR="00692E14" w:rsidRPr="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
+    <w:p w14:paraId="34D2C491" w14:textId="2738ED30" w:rsidR="00692E14" w:rsidRPr="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00407399">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Figura 1.</w:t>
       </w:r>
       <w:r w:rsidR="00962885">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00407399">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Da Natureza ao Laboratório: A Transformação de Produtos Naturais em Medicamentos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CBB01F" w14:textId="77777777" w:rsidR="00692E14" w:rsidRDefault="00407399" w:rsidP="000208F3">
+    <w:p w14:paraId="14CBB01F" w14:textId="5294076D" w:rsidR="00692E14" w:rsidRDefault="00407399" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28ECFD83" wp14:editId="26C6512D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28ECFD83" wp14:editId="20641FE4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2287387</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6548</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1774352" cy="1774352"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1819613877" name="Imagem 2" descr="Uma imagem contendo Diagrama&#10;&#10;Descrição gerada automaticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1819613877" name="Imagem 2" descr="Uma imagem contendo Diagrama&#10;&#10;Descrição gerada automaticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1776388" cy="1776388"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65304E18" w14:textId="77777777" w:rsidR="00692E14" w:rsidRDefault="00692E14" w:rsidP="000208F3">
+    <w:p w14:paraId="65304E18" w14:textId="36834A93" w:rsidR="00692E14" w:rsidRDefault="00692E14" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0930D317" w14:textId="77777777" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
+    <w:p w14:paraId="0930D317" w14:textId="43BFD671" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="311EC56A" w14:textId="77777777" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
+    <w:p w14:paraId="311EC56A" w14:textId="2A503C7E" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="048845DC" w14:textId="77777777" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
+    <w:p w14:paraId="048845DC" w14:textId="79C2ACCF" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AECADEF" w14:textId="77777777" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
+    <w:p w14:paraId="7AECADEF" w14:textId="21B7B88D" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64D99FAF" w14:textId="77777777" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
+    <w:p w14:paraId="64D99FAF" w14:textId="0BA7CC28" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BCFF224" w14:textId="77777777" w:rsidR="00407399" w:rsidRPr="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
+    <w:p w14:paraId="0BCFF224" w14:textId="70A85C05" w:rsidR="00407399" w:rsidRPr="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00407399">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fonte. Criado pelo próprio autor 2024.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="43890254" w14:textId="77777777" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
+        <w:t>Fonte. Criado pelo próprio autor 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407399">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43890254" w14:textId="7CEA5D86" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A2B33A4" w14:textId="77777777" w:rsidR="00407399" w:rsidRPr="00EE0295" w:rsidRDefault="00407399" w:rsidP="000208F3">
+    <w:p w14:paraId="4DFA34F0" w14:textId="355729DC" w:rsidR="006602EE" w:rsidRPr="008D0147" w:rsidRDefault="006602EE" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D0147">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Quando uma figura (imagem, gráfico, ilustração, etc.) utilizada no artigo for gerada por ferramenta de Inteligência Artificial, a descrição da fonte deve refletir essa origem, em conformidade com o princípio da transparência e integridade científica. Na legenda da figura, deve-se indicar que o conteúdo foi gerado por IA, mencionando o nome da ferramenta utilizada e, quando possível, a data de criação. A autoria da figura deve ser atribuída à ferramenta de IA, e não a um autor humano, em respeito às diretrizes éticas que vedam a listagem de IAs como autoras ou coautoras. A fonte deve ser indicada na parte inferior da figura, com fonte tamanho 10, alinhamento centralizado e espaço simples, seguindo o padrão estabelecido para as demais ilustrações do trabalho</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A784A43" w14:textId="4264291B" w:rsidR="006602EE" w:rsidRDefault="006602EE" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08AEFDAA" w14:textId="39DCC841" w:rsidR="006602EE" w:rsidRPr="006602EE" w:rsidRDefault="00714044" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE0295">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C46164" wp14:editId="6BEDB15D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>1519457</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>422815</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3513932" cy="2342620"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="Imagem 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3521972" cy="2347980"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="006602EE" w:rsidRPr="006602EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Figura 2</w:t>
+      </w:r>
+      <w:r w:rsidR="006602EE" w:rsidRPr="006602EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Representação esquemática do desenvolvimento, mecanismo de ação e acúmulo tumoral de nanocarreadores multifuncionais para liberação controlada de fármacos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBB674F" w14:textId="1F7A8213" w:rsidR="006602EE" w:rsidRDefault="006602EE" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36802752" w14:textId="23B3C174" w:rsidR="006602EE" w:rsidRDefault="006602EE" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E808C8F" w14:textId="15A7739D" w:rsidR="006602EE" w:rsidRDefault="006602EE" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6961E5D9" w14:textId="27508537" w:rsidR="006602EE" w:rsidRDefault="006602EE" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D9193D" w14:textId="77777777" w:rsidR="006602EE" w:rsidRDefault="006602EE" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C634DC2" w14:textId="77777777" w:rsidR="006602EE" w:rsidRDefault="006602EE" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2964CF40" w14:textId="77777777" w:rsidR="006602EE" w:rsidRDefault="006602EE" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21BAFD46" w14:textId="77777777" w:rsidR="006602EE" w:rsidRDefault="006602EE" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE1434C" w14:textId="77777777" w:rsidR="00714044" w:rsidRDefault="00714044" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CEA583A" w14:textId="580552B5" w:rsidR="006602EE" w:rsidRPr="006602EE" w:rsidRDefault="006602EE" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006602EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fonte:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006602EE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elaborada pelos autores utilizando inteligência artificial generativa da OpenAI (ChatGPT com gerador de imagens), 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549B2933" w14:textId="77777777" w:rsidR="006602EE" w:rsidRDefault="006602EE" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A2B33A4" w14:textId="77777777" w:rsidR="00407399" w:rsidRPr="00EE0295" w:rsidRDefault="00407399" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE0295">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tabela 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE0295">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Exemplo de modelo de tabela.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1375"/>
         <w:gridCol w:w="1375"/>
@@ -2310,67 +3195,67 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
           <w:p w14:paraId="6AFE47EA" w14:textId="77777777" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w14:paraId="3819C043" w14:textId="77777777" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
+          <w:p w14:paraId="3819C043" w14:textId="6CF14E45" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF1A5AD" w14:textId="77777777" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
+          <w:p w14:paraId="4EF1A5AD" w14:textId="6E18D784" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
           <w:p w14:paraId="276DC7CC" w14:textId="77777777" w:rsidR="00407399" w:rsidRDefault="00407399" w:rsidP="000208F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
@@ -2717,245 +3602,296 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="687D1C26" w14:textId="77777777" w:rsidR="00407399" w:rsidRPr="00EE0295" w:rsidRDefault="00EE0295" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE0295">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nota da Tabela.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22ADCE33" w14:textId="77777777" w:rsidR="00407399" w:rsidRPr="000208F3" w:rsidRDefault="00407399" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00CC3FB1" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
+    <w:p w14:paraId="00CC3FB1" w14:textId="1D7DDAA5" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000208F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000208F3" w:rsidRPr="000208F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000208F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PARTE EXPERIMENTAL</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="36B40F84" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00921A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>METODOLOGIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B40F84" w14:textId="77777777" w:rsidR="00E54672" w:rsidRDefault="00E54672" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB378BB" w14:textId="0886415C" w:rsidR="00921A5E" w:rsidRDefault="00921A5E" w:rsidP="00921A5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00921A5E">
+        <w:t xml:space="preserve">A seção de metodologia deve apresentar, de forma clara, objetiva e suficientemente detalhada, os procedimentos adotados para a realização da pesquisa, permitindo sua compreensão e, quando aplicável, sua reprodutibilidade. Recomenda-se que sejam descritos o delineamento do estudo, o local de realização da pesquisa, a população e/ou amostra investigada, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921A5E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>os critérios de inclusão e exclusão dos participantes ou materiais, os procedimentos metodológicos empregados, os materiais, equipamentos e insumos utilizados, os métodos de coleta e análise dos dados, os softwares empregados, quando aplicável, bem como os procedimentos estatísticos adotados.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921A5E">
+        <w:t xml:space="preserve"> Nos estudos envolvendo seres humanos, animais ou materiais biológicos, deverão ser informados os aspectos éticos pertinentes, incluindo o número do parecer de aprovação emitido pelo Comitê de Ética em Pesquisa (CEP), Comissão de Ética no Uso de Animais (CEUA) ou outro órgão competente, quando exigido pela legislação vigente. A metodologia deve ser descrita de forma precisa, evitando omissões que possam comprometer a interpretação, a validação ou a reprodução do estudo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0651CA23" w14:textId="77777777" w:rsidR="00921A5E" w:rsidRPr="000208F3" w:rsidRDefault="00921A5E" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34C406DC" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000208F3">
         <w:t>Primeiro subtítulo da parte experimental</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F47E4EF" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64269BCF" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000208F3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Primeiro sub-subtítulo da parte experimental</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476669D1" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRPr="000208F3" w:rsidRDefault="007E0916" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
       </w:pPr>
       <w:r w:rsidRPr="000208F3">
         <w:t xml:space="preserve">A Metodologia é a explicação minuciosa, detalhada, rigorosa e exata de toda ação desenvolvida no método (caminho) do trabalho de pesquisa. É a explicação do tipo de pesquisa, do instrumental utilizado (questionário, entrevista etc.), do tempo previsto, da equipe de pesquisadores e da divisão do trabalho, das formas de tabulação e tratamento dos dados, enfim, de tudo aquilo que se utilizou no trabalho de pesquisa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF663CC" w14:textId="77777777" w:rsidR="00961244" w:rsidRDefault="00961244" w:rsidP="006E1C0C">
-[...52 lines deleted...]
-    </w:p>
     <w:p w14:paraId="37EAD29E" w14:textId="77777777" w:rsidR="00962885" w:rsidRDefault="00962885" w:rsidP="007F011A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469EDBF4" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRPr="000208F3" w:rsidRDefault="007E0916" w:rsidP="000208F3">
+    <w:p w14:paraId="3FA266A7" w14:textId="77777777" w:rsidR="00921A5E" w:rsidRDefault="00921A5E" w:rsidP="007F011A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCD72F8" w14:textId="77777777" w:rsidR="00921A5E" w:rsidRDefault="00921A5E" w:rsidP="007F011A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D04CC83" w14:textId="77777777" w:rsidR="00921A5E" w:rsidRDefault="00921A5E" w:rsidP="007F011A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469EDBF4" w14:textId="2FDF3267" w:rsidR="008F1A93" w:rsidRPr="000208F3" w:rsidRDefault="007E0916" w:rsidP="000208F3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1178"/>
           <w:tab w:val="center" w:pos="2318"/>
           <w:tab w:val="center" w:pos="3329"/>
           <w:tab w:val="center" w:pos="4483"/>
           <w:tab w:val="center" w:pos="5494"/>
           <w:tab w:val="center" w:pos="6453"/>
           <w:tab w:val="center" w:pos="7664"/>
           <w:tab w:val="right" w:pos="9076"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="000208F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00961244">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000208F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">RESULTADOS </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">E </w:t>
+        <w:t xml:space="preserve">RESULTADOS E </w:t>
       </w:r>
       <w:r w:rsidRPr="000208F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">DISCUSSÃO </w:t>
       </w:r>
       <w:r w:rsidRPr="000208F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5768F056" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="5768F056" w14:textId="77777777" w:rsidR="00E54672" w:rsidRDefault="00E54672" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184A550C" w14:textId="77777777" w:rsidR="00921A5E" w:rsidRDefault="00921A5E" w:rsidP="00921A5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921A5E">
+        <w:t xml:space="preserve">s autores devem apresentar e interpretar criticamente os principais achados da pesquisa, estabelecendo relações com a literatura científica atual e discutindo suas implicações, limitações e contribuições para o avanço do conhecimento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75433995" w14:textId="77777777" w:rsidR="00921A5E" w:rsidRDefault="00921A5E" w:rsidP="00921A5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00921A5E">
+        <w:t xml:space="preserve">Em artigos de revisão, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921A5E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>não se recomenda a simples descrição sequencial dos estudos incluídos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921A5E">
+        <w:t xml:space="preserve">. Espera-se que os autores realizem uma análise crítica e integrativa das evidências identificadas, estabelecendo comparações entre os resultados, identificando convergências, divergências, lacunas do conhecimento, limitações metodológicas e perspectivas para pesquisas futuras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435C9374" w14:textId="76AD6687" w:rsidR="00921A5E" w:rsidRPr="00921A5E" w:rsidRDefault="00921A5E" w:rsidP="00921A5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921A5E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A discussão deve refletir a capacidade analítica dos autores, agregando valor científico ao manuscrito por meio da interpretação dos resultados e da construção de argumentos fundamentados, e não apenas da compilação de informações disponíveis na literatura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594EDE10" w14:textId="6F1A9768" w:rsidR="00921A5E" w:rsidRDefault="00F01D0C" w:rsidP="00F01D0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01D0C">
+        <w:t xml:space="preserve">A Revista Gestus Multidisciplinar valoriza artigos de revisão que apresentem síntese crítica, interpretação científica e contribuição intelectual dos autores, evidenciando uma discussão consistente das evidências disponíveis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0C7613" w14:textId="77777777" w:rsidR="00F01D0C" w:rsidRPr="000208F3" w:rsidRDefault="00F01D0C" w:rsidP="00F01D0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="348"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FD90521" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000208F3">
         <w:t>Primeiro subtítulo dos resultados e discussão</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A6C6C9" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6024FA57" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -3016,1316 +3952,1739 @@
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00961244">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000208F3">
         <w:t xml:space="preserve"> CONCLUSÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1409B8" w14:textId="77777777" w:rsidR="00962885" w:rsidRPr="00962885" w:rsidRDefault="00962885" w:rsidP="00962885"/>
     <w:p w14:paraId="14C5BECC" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E63DA4" w:rsidP="006E1C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00E63DA4">
         <w:t>Parte final do texto, onde são apresentadas as conclusões correspondentes aos objetivos ou hipóteses e sugestões relativas ao estudo. É o espaço onde o autor apresenta o fechamento das ideias de seu estudo e os resultados da pesquisa a partir da análise dos resultados obtidos. É facultado ao autor apresentar nesta seção os desdobramentos relativos à importância, projeção e repercussão do trabalho. Fonte 12, Times</w:t>
       </w:r>
       <w:r w:rsidR="00962885">
         <w:t xml:space="preserve"> News Home</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63DA4">
         <w:t>, entre linhas 1,5 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0135619E" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
+    <w:p w14:paraId="0135619E" w14:textId="77777777" w:rsidR="00E54672" w:rsidRDefault="00E54672" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77EEA524" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
+    <w:p w14:paraId="73130F7D" w14:textId="77777777" w:rsidR="00F01D0C" w:rsidRDefault="00F01D0C" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5735BB83" w14:textId="77777777" w:rsidR="00960140" w:rsidRPr="00960140" w:rsidRDefault="00960140" w:rsidP="00960140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DECLARAÇÃO DE USO DE INTELIGÊNCIA ARTIFICIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3BF159" w14:textId="77777777" w:rsidR="00F01D0C" w:rsidRDefault="00F01D0C" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372297BB" w14:textId="60FC55BD" w:rsidR="00960140" w:rsidRDefault="00F01D0C" w:rsidP="00F01D0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01D0C">
+        <w:t>O uso de ferramentas de Inteligência Artificial para apoio à tradução, revisão linguística, análise de dados ou elaboração de elementos gráficos é permitido, desde que os autores permaneçam integralmente responsáveis pelo conteúdo científico do manuscrito e observem a Política de Uso de Inteligência Artificial da Revista Gestus Multidisciplinar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4367784A" w14:textId="38A6ABF0" w:rsidR="00960140" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00960140">
+        <w:t>Seção obrigatória para manuscritos que utilizaram ferramentas de Inteligência Artificial Generativa (IA) em qualquer fase do desenvolvimento da pesquisa, conforme estabelece a Portaria CNPq nº 2.664/2026, que institui a Política de Integridade na Atividade Científica. A declaração deve ser inserida ao final do manuscrito, imediatamente antes das referências bibliográficas, com título em caixa alta e alinhado à esquerda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F96D91" w14:textId="77777777" w:rsidR="00F01D0C" w:rsidRPr="00960140" w:rsidRDefault="00F01D0C" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737E97B4" w14:textId="3FEB5760" w:rsidR="00960140" w:rsidRPr="00960140" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00960140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O que deve ser declarado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960140">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960140">
+        <w:t>nome da ferramenta utilizada (ex.: ChatGPT, Gemini, Copilot, Claude, etc.), versão ou modelo, fase do trabalho em que foi empregada (concepção, redação, análise de dados ou submissão) e a finalidade específica do uso, em conformidade com o Art. 9, inciso I, alínea "c" da portaria. O uso de ferramentas básicas de verificação ortográfica e gramatical integradas a processadores de texto está isento dessa obrigação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8ED903" w14:textId="4D691080" w:rsidR="00960140" w:rsidRPr="00960140" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00960140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Proibições:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960140">
+        <w:t xml:space="preserve">é vedada a submissão de conteúdo gerado por IA como se fosse de autoria humana (Art. 9º, I, "d"). Ferramentas de IA generativa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NÃO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960140">
+        <w:t xml:space="preserve"> podem ser listadas como autoras ou coautoras do artigo, pois a autoria exige responsabilidade ética e legal que apenas seres humanos podem assumir. É vedada a inserção de projetos de pesquisa de terceiros em ferramentas de IA para elaboração de pareceres científicos (Art. 9º, I, "e"). Os autores assumem integral responsabilidade pelo conteúdo final, inclusive por eventuais imprecisões, alucinações, plágios ou distorções geradas pelas ferramentas (Art. 9º, I, "f").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35283569" w14:textId="209D5596" w:rsidR="00960140" w:rsidRPr="00960140" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Modelo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6295D782" w14:textId="01900A60" w:rsidR="00960140" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00960140">
+        <w:t>Durante a preparação deste trabalho, o(s) autor(es) utilizaram a ferramenta [NOME DA FERRAMENTA, ex.: ChatGPT (OpenAI, versão GPT-4o)] exclusivamente como suporte para [FINALIDADE, ex.: correção gramatical, ajustes de fluência textual, organização de referências, tradução de termos, etc.]. O conteúdo final do manuscrito, incluindo todas as ideias, argumentos, análises e conclusões, é de inteira autoria dos pesquisadores, que assumem total responsabilidade pelo trabalho submetido, em conformidade com a Portaria CNPq nº 2.664/2026. A ferramenta não foi utilizada para gerar conteúdo original, substituir o pensamento crítico dos autores ou realizar tarefas que demandem julgamento científico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015B9E9D" w14:textId="77777777" w:rsidR="00960140" w:rsidRPr="00960140" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29797251" w14:textId="77777777" w:rsidR="00960140" w:rsidRPr="00960140" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo completo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332349F8" w14:textId="32E09A7B" w:rsidR="00960140" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00960140">
+        <w:lastRenderedPageBreak/>
+        <w:t>Durante a preparação deste trabalho, os autores utilizaram a ferramenta ChatGPT (OpenAI, versão GPT-4o) exclusivamente como suporte para correção gramatical e ajustes de fluência textual. O conteúdo final do manuscrito, incluindo todas as ideias, argumentos, análises e conclusões, é de inteira autoria dos pesquisadores, que assumem total responsabilidade pelo trabalho submetido, em conformidade com a Portaria CNPq nº 2.664/2026. A ferramenta não foi utilizada para gerar conteúdo original, substituir o pensamento crítico dos autores ou realizar tarefas que demandem julgamento científico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424C0A08" w14:textId="77777777" w:rsidR="00960140" w:rsidRPr="00960140" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD97FF0" w14:textId="77777777" w:rsidR="00960140" w:rsidRPr="00960140" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00960140">
+        <w:t>Caso nenhuma ferramenta de IA generativa tenha sido utilizada, recomenda-se incluir a seguinte declaração: "Os autores declaram que não utilizaram ferramentas de Inteligência Artificial Generativa em qualquer etapa da elaboração deste manuscrito, em conformidade com a Portaria CNPq nº 2.664/2026."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FB47BA" w14:textId="77777777" w:rsidR="00960140" w:rsidRPr="000208F3" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EEA524" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="00714044">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000208F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MATERIAL SUPLEMENTAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19423F82" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="000208F3">
-[...785 lines deleted...]
-        <w:r w:rsidRPr="0039237B">
+    <w:p w14:paraId="19423F82" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D32280D" w14:textId="77777777" w:rsidR="00960140" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00960140">
+        <w:t>Seção destinada a indicar a existência de conteúdos complementares ao artigo, como apêndices, anexos, bases de dados, vídeos, questionários, roteiros de entrevista, conjuntos de dados, softwares, imagens em alta resolução ou outros materiais que não couberam no corpo principal do texto, mas que enriquecem a compreensão do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3C0A6A" w14:textId="77D478FB" w:rsidR="00E54672" w:rsidRDefault="00960140" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00960140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O que deve constar:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960140">
+        <w:t> descrição clara e resumida do conteúdo suplementar, formato do arquivo (ex.: .pdf, .csv, .mp4, .xlsx, etc.), local de disponibilização (repositório institucional, plataforma da revista, figshare, Zenodo, etc.) e forma de acesso (link ou indicação de que está disponível junto ao artigo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DDF8FD" w14:textId="77777777" w:rsidR="00714044" w:rsidRDefault="00714044" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB19A26" w14:textId="4EE92FDC" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo completo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B737BB2" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t>Os seguintes materiais suplementares estão disponíveis para consulta: questionário aplicado aos participantes da pesquisa, roteiro da entrevista semiestruturada, banco de dados completo em formato .csv e vídeo com a demonstração do procedimento experimental. Os arquivos encontram-se disponíveis no repositório institucional da Universidade Federal de Pernambuco e podem ser acessados por meio do link: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="004E67DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://oglobo.globo.com</w:t>
+          <w:t>https://repositorio.ufpe.br/suplementar/gestus/artigo001</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0039237B">
-[...38 lines deleted...]
-      <w:r w:rsidR="00046B60">
+      <w:r w:rsidRPr="004E67DE">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0039237B">
-[...2 lines deleted...]
-      <w:r w:rsidR="00046B60">
+    </w:p>
+    <w:p w14:paraId="285D37FA" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t>Caso não haja material suplementar, a seção pode ser suprimida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14ECABA8" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="000208F3" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6886CF" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="00714044">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000208F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AGRADECIMENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E08883E" w14:textId="77777777" w:rsidR="00E54672" w:rsidRPr="000208F3" w:rsidRDefault="00E54672" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB77F90" w14:textId="10A92148" w:rsidR="00A32265" w:rsidRDefault="008B2AC6" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2AC6">
+        <w:t xml:space="preserve">Seção opcional, destinada a reconhecer instituições e pessoas que contribuíram para a pesquisa, mas que não se enquadram como autores do trabalho. Devem ser mencionadas instituições de fomento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2AC6">
+        <w:lastRenderedPageBreak/>
+        <w:t>(como CNPq, CAPES, FAPESP, etc.), com a inclusão do número do processo quando disponível, instituições apoiadoras que cederam estrutura, equipamentos ou materiais (universidades, laboratórios, centros de pesquisa), e pessoas que prestaram auxílio intelectual, técnico ou logístico, como orientações pontuais, revisões ou coleta de dados. Não devem ser incluídas pessoas que já constam como autores do artigo, bem como agradecimentos genéricos, excessivamente pessoais ou informais. Não é permitido incluir agradecimentos a divindades, entidades religiosas, familiares ou amigos sem vínculo acadêmico direto com a pesquisa, pois tais menções fogem ao caráter científico e profissional do artigo. O texto deve ser breve, com parágrafo único de 3 a 6 linhas, redigido em tom formal, objetivo e profissional. Exemplo: "Os autores agradecem ao Conselho Nacional de Desenvolvimento Científico e Tecnológico (CNPq) e à Fundação de Amparo à Pesquisa do Estado de São Paulo (FAPESP) pelo apoio financeiro (Processos nº 2020/12345-6 e nº 2021/67890-1), bem como ao Laboratório de Pesquisas Aplicadas da Universidade Federal de Pernambuco (UFPE) pela cessão do espaço físico e dos equipamentos."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A439A86" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="074D4D98" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ASPECTOS ÉTICOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA6768B" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t>Seção obrigatória para pesquisas que envolveram seres humanos, seus dados ou prontuários, bem como experimentação com animais. A declaração deve constar na metodologia do artigo, preferencialmente em um subtópico específico, e tem como objetivo garantir a transparência e o rigor ético da pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221E66F8" w14:textId="12B1CF76" w:rsidR="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O que deve ser declarado:</w:t>
+      </w:r>
+      <w:r w:rsidR="00714044">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t>fundamentação nas resoluções do Conselho Nacional de Saúde (Resolução nº 466/2012 e Resolução nº 510/2016), número do parecer de aprovação pelo Comitê de Ética em Pesquisa (CEP) ou pela Comissão Nacional de Ética em Pesquisa (CONEP) via Plataforma Brasil, explicação sobre os procedimentos adotados para garantir o anonimato e o sigilo das informações dos participantes, descrição da obtenção do Termo de Consentimento Livre e Esclarecido (TCLE), com menção aos riscos, benefícios e objetivos da pesquisa, e indicação do caráter voluntário da participação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, podendo ser enviado na Seção de Material Suplementar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1E806B" w14:textId="16D26FF9" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t>Para pesquisas com animais, deve-se mencionar a conformidade com as diretrizes do Conselho Nacional de Controle de Experimentação Animal (CONCEA) e com a Lei nº 11.794/2008, além do número do protocolo aprovado pela Comissão de Ética no Uso de Animais (CEUA) da instituição responsável .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3931857A" w14:textId="2DDAC932" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exceções para estudos com animais:</w:t>
+      </w:r>
+      <w:r w:rsidR="00714044">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t>Estudos de caso clínico-veterinário ou relatos de caso que utilizem dados de atendimentos de rotina, sem intervenção experimental em animais vivos, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E67DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dispensam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t xml:space="preserve"> a apreciação prévia pela CEUA, desde que não tenham sido acompanhados por alunos (o que configuraria atividade de ensino) e que haja comprovação da origem dos dados. Para utilização de material biológico como cadáveres, sangue, urina, leite, sobras cirúrgicas ou restos de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E67DE">
+        <w:lastRenderedPageBreak/>
+        <w:t>frigoríficos, a CEUA não tem a obrigação de analisar o protocolo, mas o pesquisador continua obrigado a provar a origem do material mediante documentação comprobatória (notas fiscais, certificado de aprovação da CEUA do projeto de origem, ou termos de doação). Nestes casos, recomenda-se a obtenção de uma declaração de dispensa emitida pela CEUA da instituição, que pode ser exigida por periódicos para fins de comprovação ética.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDA75DB" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Proibições:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t> não é permitido utilizar dados de participantes sem o devido consentimento. É vedada a divulgação de imagens ou informações que identifiquem os sujeitos da pesquisa sem a devida autorização, conforme o art. 5º, inciso X da Constituição Federal, que garante a inviolabilidade da intimidade, vida privada, honra e imagem das pessoas. Artigos que envolvam pesquisas com seres humanos e não apresentem a devida aprovação ética estão sujeitos a rejeição sumária.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5177B1A9" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E838E9" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Modelo sugerido para a declaração (pesquisa com seres humanos):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DC2121" w14:textId="57F7CB67" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t>Esta pesquisa está fundamentada nos princípios éticos, com base na Resolução n° 466/2012 e na Resolução n° 510/2016 do Conselho Nacional de Saúde. O projeto foi submetido e aprovado pelo Comitê de Ética em Pesquisa da [INSTITUIÇÃO] (Parecer nº XXXX). Todos os participantes foram informados sobre os objetivos e procedimentos adotados na pesquisa, garantindo-se o anonimato e o sigilo das informações, bem como o caráter voluntário da participação. Após as devidas explicações, os participantes assinaram o Termo de Consentimento Livre e Esclarecido (TCLE)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Disponibilizado em Material Suplementar)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E67DE">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0039237B">
-[...48 lines deleted...]
-      <w:r w:rsidR="00046B60">
+    </w:p>
+    <w:p w14:paraId="106A16AC" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Modelo sugerido para a declaração (pesquisa com animais):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F47CAE" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t>Este estudo foi conduzido em conformidade com as diretrizes do Conselho Nacional de Controle de Experimentação Animal (CONCEA) e com a Lei nº 11.794/2008. O projeto foi aprovado pela Comissão de Ética no Uso de Animais (CEUA) da [INSTITUIÇÃO] (Protocolo nº XXX). Todos os procedimentos adotados respeitaram os princípios dos 3Rs (redução, refinamento e substituição), e os animais foram mantidos em condições adequadas de bem-estar durante todo o experimento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C7CB61" w14:textId="77777777" w:rsidR="00714044" w:rsidRPr="004E67DE" w:rsidRDefault="00714044" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2035802E" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Modelo sugerido para a declaração (estudo de caso ou relato de caso com animais – com dispensa de CEUA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8338C8" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t>Este estudo caracteriza-se como relato de caso, utilizando dados provenientes de atendimentos clínico-veterinários de rotina, sem intervenção experimental em animais vivos. Em conformidade com a Lei nº 11.794/2008 e com as diretrizes do Conselho Nacional de Controle de Experimentação Animal (CONCEA), o presente trabalho não se enquadra como experimentação animal, estando, portanto, dispensado de apreciação prévia pela Comissão de Ética no Uso de Animais (CEUA). A origem dos dados e a autorização para divulgação das informações foram devidamente documentadas mediante termo de consentimento do proprietário.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282622DB" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Exemplo completo (estudo de caso ou relato de caso com animais – com dispensa de CEUA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A13E900" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t>Este estudo caracteriza-se como relato de caso, utilizando dados provenientes de atendimentos clínico-veterinários de rotina realizados no Hospital Veterinário da Universidade Federal de Pernambuco, sem intervenção experimental em animais vivos. Em conformidade com a Lei nº 11.794/2008 e com as diretrizes do Conselho Nacional de Controle de Experimentação Animal (CONCEA), o presente trabalho não se enquadra como experimentação animal, estando, portanto, dispensado de apreciação prévia pela Comissão de Ética no Uso de Animais (CEUA). A origem dos dados e a autorização para divulgação das informações foram devidamente documentadas mediante termo de consentimento livre e esclarecido assinado pelo proprietário do animal, autorizando a utilização das imagens e informações clínicas para fins científicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208667CB" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DE7CBE" w14:textId="77777777" w:rsidR="004E67DE" w:rsidRPr="004E67DE" w:rsidRDefault="004E67DE" w:rsidP="00714044">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E67DE">
+        <w:t>Caso a pesquisa não envolva seres humanos, animais ou dados sensíveis, a seção pode ser suprimida, salvo exigência específica da revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E53ED9" w14:textId="77777777" w:rsidR="00DF0E31" w:rsidRDefault="00DF0E31" w:rsidP="000208F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63849313" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRPr="000208F3" w:rsidRDefault="007E0916" w:rsidP="000208F3">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000208F3">
+        <w:t xml:space="preserve">REFERÊNCIAS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700B1FF5" w14:textId="77777777" w:rsidR="008F1A93" w:rsidRPr="000208F3" w:rsidRDefault="008F1A93" w:rsidP="006E1C0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D5F4F5" w14:textId="77777777" w:rsidR="008964B9" w:rsidRPr="008964B9" w:rsidRDefault="008964B9" w:rsidP="006E1C0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008964B9">
+        <w:t>Conjunto padronizado de elementos descritivos, retirados de um documento, que permite a identificação individual, do todo ou da parte, impresso ou registrado em qualquer suporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C235E0E" w14:textId="291D39D3" w:rsidR="008964B9" w:rsidRDefault="008964B9" w:rsidP="006E1C0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008964B9">
+        <w:t xml:space="preserve">A referência é constituída de elementos essenciais e, quando necessário, acrescida de elementos complementares. Conforme </w:t>
+      </w:r>
+      <w:r w:rsidR="004E67DE" w:rsidRPr="004E67DE">
+        <w:t>ABNT NBR 6023:2025 (referências) e a ABNT NBR 10520:2023 (citações)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008964B9">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0039237B">
-[...2 lines deleted...]
-      <w:r w:rsidR="00046B60">
+    </w:p>
+    <w:p w14:paraId="63DC0D16" w14:textId="4520B68F" w:rsidR="008964B9" w:rsidRDefault="00F01D0C" w:rsidP="00F01D0C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r w:rsidR="008964B9" w:rsidRPr="008964B9">
+        <w:t xml:space="preserve">São relacionadas </w:t>
+      </w:r>
+      <w:r w:rsidR="00046B60" w:rsidRPr="008964B9">
+        <w:t>às</w:t>
+      </w:r>
+      <w:r w:rsidR="008964B9" w:rsidRPr="008964B9">
+        <w:t xml:space="preserve"> fontes consultadas e referenciadas no texto e que sustentarão o marco Teórico de referência;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEEE235" w14:textId="77777777" w:rsidR="008964B9" w:rsidRPr="008964B9" w:rsidRDefault="008964B9" w:rsidP="006E1C0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008964B9">
+        <w:t>b) Os registros devem obedecer às normas da ABNT;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6668BD3B" w14:textId="77777777" w:rsidR="0039237B" w:rsidRDefault="008964B9" w:rsidP="006E1C0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008964B9">
+        <w:t>c) São organizados por sobrenomes e em ordem alfabética</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2988F13D" w14:textId="3BC5D910" w:rsidR="0087467F" w:rsidRDefault="0087467F" w:rsidP="006E1C0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">d) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087467F">
+        <w:t>Todas as referências citadas no texto devem constar em ordem alfabética crescente, conforme ABNT NBR 6023:2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4943021D" w14:textId="77777777" w:rsidR="00F01D0C" w:rsidRDefault="00F01D0C" w:rsidP="00F01D0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">e) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01D0C">
+        <w:t>Todas as referências citadas aparecem na lista final;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0039C174" w14:textId="5F69FF9E" w:rsidR="00F01D0C" w:rsidRPr="00F01D0C" w:rsidRDefault="00F01D0C" w:rsidP="00F01D0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>f)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01D0C">
+        <w:t xml:space="preserve"> Todas as referências da lista foram citadas no texto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BF1E16" w14:textId="526C8580" w:rsidR="00F01D0C" w:rsidRPr="00F01D0C" w:rsidRDefault="00F01D0C" w:rsidP="00F01D0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01D0C">
+        <w:t xml:space="preserve"> Os DOIs foram informados sempre que disponíveis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F20C82" w14:textId="09629E02" w:rsidR="00F01D0C" w:rsidRPr="00F01D0C" w:rsidRDefault="00F01D0C" w:rsidP="00F01D0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>h)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01D0C">
+        <w:t xml:space="preserve"> Os endereços eletrônicos encontram-se ativos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D6A946" w14:textId="16CA5C8B" w:rsidR="00F01D0C" w:rsidRPr="00F01D0C" w:rsidRDefault="00F01D0C" w:rsidP="00F01D0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>i)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01D0C">
+        <w:t xml:space="preserve"> Os dados bibliográficos estão completos</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3127">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0039237B">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0039237B">
+    </w:p>
+    <w:p w14:paraId="5B306031" w14:textId="77777777" w:rsidR="008964B9" w:rsidRDefault="008964B9" w:rsidP="008964B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9D3CE3" w14:textId="77777777" w:rsidR="00DA3127" w:rsidRDefault="00DA3127" w:rsidP="008964B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73476F67" w14:textId="77777777" w:rsidR="00DA3127" w:rsidRPr="000208F3" w:rsidRDefault="00DA3127" w:rsidP="008964B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B2164B" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660E2258" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>SILVA, José da. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Introdução à metodologia científica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>. 2. ed. São Paulo: Editora Acadêmica, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DCB39F" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474887C6" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Capítulo de livro (autor do capítulo diferente do autor/organizador do livro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448D8FCB" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>COSTA, Maria Clara. História e sociedade. In: SILVA, José da (Org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Estudos históricos e sociais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>. 2. ed. São Paulo: Editora Acadêmica, 2020. p. 35-52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B35F06A" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D248EC" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livro com dois autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4447F8" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>MEDEIROS, Renata; SOUSA, Carlos. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Psicologia da Educação: teorias e práticas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>. Rio de Janeiro: Editora Aprender, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493815DA" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2989E4D0" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livro com mais de três autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1BD2CF" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>OLIVEIRA, Marcos et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Biologia: fundamentos para a vida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>. 3. ed. São Paulo: Editora Ciência, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE74188" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08732179" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artigo de periódico (um autor)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D7E35E" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>ALMEIDA, Joana. O impacto das novas tecnologias na educação. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Revista de Educação Contemporânea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>, São Paulo, v. 15, n. 2, p. 123-145, 2021. DOI: 10.1234/rec.v15i2.2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9BB67A" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3A60C5" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artigo de periódico com dois autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769F3450" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>FERREIRA, Mariana; ALBUQUERQUE, João. A importância da leitura na formação acadêmica. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Revista Brasileira de Educação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>, São Paulo, v. 20, n. 4, p. 78-93, 2022. DOI: 10.5678/rbe.v20i4.2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A281566" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A6DD98" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artigo de periódico com mais de três autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208FE5DD" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t xml:space="preserve">SANTOS, Pedro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t xml:space="preserve"> A influência da tecnologia no comportamento juvenil. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Revista de Psicologia e Sociedade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>, Rio de Janeiro, v. 18, n. 1, p. 101-115, 2023. DOI: 10.9101/rps.v18i1.2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534C5660" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B721A5D" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artigo de periódico online com DOI (exemplo mantido e ajustado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736A3BC5" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>SANTOS, Ana Paula. A evolução dos métodos de pesquisa qualitativa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Revista Brasileira de Pesquisa Social</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>, v. 8, n. 3, p. 42-58, 2021. DOI: 10.1234/rbps.v8i3.2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5F84C5" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D83FA8A" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Capítulo de livro com mais de três autores (todos mencionados)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2F5147" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:lastRenderedPageBreak/>
+        <w:t>LIMA, Fernanda; MORAES, Eduardo; COSTA, Felipe; ANDRADE, Sofia. Políticas de saúde no Brasil. In: PEREIRA, Ana (Org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Estudos sobre saúde pública</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>. 4. ed. Brasília: Editora Acadêmica, 2021. p. 67-85.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E212B17" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414E0622" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artigo de jornal impresso (não se aplica DOI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694E0B0F" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>PEREIRA, Ana Lúcia. Os desafios do ensino à distância. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Folha de São Paulo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>, São Paulo, 12 jan. 2022. Caderno Educação, p. B3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594D5E14" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720B2DF1" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artigo de jornal online (não se aplica DOI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EE5B2E" w14:textId="58485052" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>MORAES, Carlos. Transformações no mercado de trabalho. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O Globo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>, Rio de Janeiro, 10 out. 2023. Disponível em: https://oglobo.globo.com. Acesso em: 20 out. 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFF0005" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202CCB74" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tese ou dissertação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7185EF83" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>SOUZA, Pedro Henrique. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O uso de tecnologias na educação básica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>. 2021. Tese (Doutorado em Educação) – Universidade de São Paulo, São Paulo, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7928F205" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4274A5" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Trabalho apresentado em evento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2281A1C1" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>MENDES, Luciana Costa. O ensino de ciências na era digital. In: SEMINÁRIO NACIONAL DE EDUCAÇÃO DIGITAL, 10., 2022, Salvador. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Anais...</w:t>
       </w:r>
-      <w:r w:rsidRPr="0039237B">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="0039237B">
+      <w:r w:rsidRPr="00A24934">
+        <w:t> Salvador: Universidade Federal da Bahia, 2022. p. 120-130.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61038EAA" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62272B59" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Documento digital em site institucional (Autor Entidade)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B6E50E" w14:textId="53947715" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>ORGANIZAÇÃO MUNDIAL DA SAÚDE. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Relatório mundial sobre saúde mental</w:t>
       </w:r>
-      <w:r w:rsidRPr="0039237B">
-[...68 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>. Genebra: OMS, 2022. Disponível em: https://www.who.int. Acesso em: 5 mar. 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9FCF19" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE516EE" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A7DF6E4" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Norma técnica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012744B9" w14:textId="77777777" w:rsidR="0039237B" w:rsidRPr="0039237B" w:rsidRDefault="0039237B" w:rsidP="0039237B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0039237B">
+    <w:p w14:paraId="7D757A7E" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NBR 10520: Informação e documentação: citações em documentos: apresentação</w:t>
       </w:r>
-      <w:r w:rsidRPr="0039237B">
+      <w:r w:rsidRPr="00A24934">
         <w:t>. Rio de Janeiro: ABNT, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8429D3" w14:textId="77777777" w:rsidR="0039237B" w:rsidRDefault="0039237B" w:rsidP="0039237B">
-[...76 lines deleted...]
-      <w:r w:rsidRPr="0039237B">
+    <w:p w14:paraId="2F1FFE33" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE922AB" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Legislação (em documento oficial)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E3CD5D" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>BRASIL. Lei n. 13.146, de 6 de julho de 2015. Institui a Lei Brasileira de Inclusão da Pessoa com Deficiência. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Diário Oficial da União</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>, Brasília, DF, 7 jul. 2015. Seção 1, p. 2-3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18982D5B" w14:textId="77777777" w:rsidR="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E214821" w14:textId="77777777" w:rsidR="00DA3127" w:rsidRDefault="00DA3127" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD7921B" w14:textId="77777777" w:rsidR="00DA3127" w:rsidRDefault="00DA3127" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49193313" w14:textId="77777777" w:rsidR="00DA3127" w:rsidRDefault="00DA3127" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFB73BD" w14:textId="77777777" w:rsidR="00DA3127" w:rsidRPr="00A24934" w:rsidRDefault="00DA3127" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4A616B" w14:textId="77777777" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Site institucional (Autor Entidade)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368830CB" w14:textId="6B1CEA6D" w:rsidR="00A24934" w:rsidRPr="00A24934" w:rsidRDefault="00A24934" w:rsidP="00A24934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>MINISTÉRIO DA SAÚDE. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24934">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vacinação no Brasil: avanços e desafios</w:t>
       </w:r>
-      <w:r w:rsidRPr="0039237B">
-[...10 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:r w:rsidRPr="00A24934">
+        <w:t>. Brasília: Ministério da Saúde, 2023. Disponível em: https://www.gov.br/saude. Acesso em: 15 set. 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A37B3A2" w14:textId="77777777" w:rsidR="0039237B" w:rsidRDefault="0039237B" w:rsidP="00E63DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0F1929" w14:textId="781A2605" w:rsidR="00BB0411" w:rsidRDefault="00BB0411" w:rsidP="00E63DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0411">
+        <w:t>INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATÍSTICA. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0411">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>IBGE Educa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0411">
+        <w:t>: jovens. Rio de Janeiro, 2023. Disponível em: https://educa.ibge.gov.br/jovens. Acesso em: 20 jul. 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B4DFA8" w14:textId="77777777" w:rsidR="00BB0411" w:rsidRDefault="00BB0411" w:rsidP="00E63DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5515755D" w14:textId="77777777" w:rsidR="00BB0411" w:rsidRPr="00BB0411" w:rsidRDefault="00BB0411" w:rsidP="00BB0411">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0411">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Site com autor definido (pessoa física)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334456EA" w14:textId="179B6C50" w:rsidR="00BB0411" w:rsidRPr="00BB0411" w:rsidRDefault="00BB0411" w:rsidP="00BB0411">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0411">
+        <w:t>ALMEIDA, Roberto. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0411">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Portal do Professor: dicas para sala de aula</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0411">
+        <w:t>. São Paulo, 2022. Apresenta sugestões de atividades e planos de aula para educadores. Disponível em: https://www.portaldoprofessor.com.br. Acesso em: 15 jun. 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412AA21E" w14:textId="77777777" w:rsidR="00BB0411" w:rsidRDefault="00BB0411" w:rsidP="00E63DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="781FEB68" w14:textId="77777777" w:rsidR="00BB0411" w:rsidRPr="00BB0411" w:rsidRDefault="00BB0411" w:rsidP="00BB0411">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0411">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Site sem autor definido (entrada pelo título)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B96EA7E" w14:textId="24CDEE91" w:rsidR="00BB0411" w:rsidRPr="00BB0411" w:rsidRDefault="00BB0411" w:rsidP="00BB0411">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0411">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PORTAL DA TRANSPARÊNCIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0411">
+        <w:t>. Brasília, DF, Controladoria-Geral da União, 2023. Disponível em: https://www.portaltransparencia.gov.br. Acesso em: 5 ago. 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5571AE3A" w14:textId="77777777" w:rsidR="00BB0411" w:rsidRDefault="00BB0411" w:rsidP="00E63DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2213F4" w14:textId="77777777" w:rsidR="00BB0411" w:rsidRPr="00BB0411" w:rsidRDefault="00BB0411" w:rsidP="00BB0411">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0411">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Página específica dentro de um site (com autor)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12643EC0" w14:textId="70B0D4CC" w:rsidR="00BB0411" w:rsidRPr="00BB0411" w:rsidRDefault="00BB0411" w:rsidP="00BB0411">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0411">
+        <w:t>SOUZA, Mariana. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0411">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Como fazer referências bibliográficas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0411">
+        <w:t>. In: BIBLIOTECA DIGITAL DA USP. São Paulo, 2022. Disponível em: https://www.biblioteca.usp.br/como-fazer-referencias. Acesso em: 10 mar. 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7530309A" w14:textId="77777777" w:rsidR="00BB0411" w:rsidRPr="00E63DA4" w:rsidRDefault="00BB0411" w:rsidP="00E63DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00BB0411" w:rsidRPr="00E63DA4" w:rsidSect="000208F3">
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D3E0C3C" w14:textId="77777777" w:rsidR="00601BE4" w:rsidRDefault="00601BE4" w:rsidP="000208F3">
+    <w:p w14:paraId="13F1C4E0" w14:textId="77777777" w:rsidR="00B77C48" w:rsidRDefault="00B77C48" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77611398" w14:textId="77777777" w:rsidR="00601BE4" w:rsidRDefault="00601BE4" w:rsidP="000208F3">
+    <w:p w14:paraId="3C530C97" w14:textId="77777777" w:rsidR="00B77C48" w:rsidRDefault="00B77C48" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6C60F56A" w14:textId="77777777" w:rsidR="000208F3" w:rsidRPr="000208F3" w:rsidRDefault="000208F3">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000208F3">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="815999681"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -4359,76 +5718,76 @@
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="007C256C" w:rsidRPr="000208F3">
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="5EB3CEA7" w14:textId="77777777" w:rsidR="000208F3" w:rsidRDefault="000208F3">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AF8A340" w14:textId="77777777" w:rsidR="00601BE4" w:rsidRDefault="00601BE4" w:rsidP="000208F3">
+    <w:p w14:paraId="3208A417" w14:textId="77777777" w:rsidR="00B77C48" w:rsidRDefault="00B77C48" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30AC161E" w14:textId="77777777" w:rsidR="00601BE4" w:rsidRDefault="00601BE4" w:rsidP="000208F3">
+    <w:p w14:paraId="60B774C0" w14:textId="77777777" w:rsidR="00B77C48" w:rsidRDefault="00B77C48" w:rsidP="000208F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15C37CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78A863AC"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4475,50 +5834,199 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16E34772"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3752B104"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18D556B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="466C2F3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4587,51 +6095,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D3774DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F760C3A0"/>
     <w:lvl w:ilvl="0" w:tplc="1610ECBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1653" w:hanging="945"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -4676,51 +6184,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D7E4656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D5054AA"/>
     <w:lvl w:ilvl="0" w:tplc="9246F1A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4888,51 +6396,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EF96DCF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F92BF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C68A237C"/>
     <w:lvl w:ilvl="0" w:tplc="97DC4456">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5100,51 +6608,200 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D5269256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D975CFB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88C0A1AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="502D26AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD1C8F60"/>
     <w:lvl w:ilvl="0" w:tplc="9168B0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -5189,51 +6846,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ABC293A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD6C3BA"/>
     <w:lvl w:ilvl="0" w:tplc="609A631C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5402,163 +7059,191 @@
     <w:lvl w:ilvl="8" w:tplc="8320FECE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6223"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1503276131">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1149859105">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="611934064">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="611934064">
+  <w:num w:numId="4" w16cid:durableId="787092393">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1178890141">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="787092393">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="1605379112">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1176308306">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1038700847">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1330524754">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F1A93"/>
     <w:rsid w:val="000208F3"/>
     <w:rsid w:val="00046B60"/>
     <w:rsid w:val="000A35BD"/>
+    <w:rsid w:val="001430EA"/>
+    <w:rsid w:val="001849CC"/>
     <w:rsid w:val="002A6942"/>
+    <w:rsid w:val="00390207"/>
     <w:rsid w:val="0039237B"/>
+    <w:rsid w:val="00406A42"/>
     <w:rsid w:val="00407399"/>
     <w:rsid w:val="004B0564"/>
+    <w:rsid w:val="004E67DE"/>
     <w:rsid w:val="00562FEC"/>
+    <w:rsid w:val="005D7D0A"/>
     <w:rsid w:val="00601BE4"/>
+    <w:rsid w:val="0064389A"/>
+    <w:rsid w:val="006602EE"/>
     <w:rsid w:val="00692E14"/>
     <w:rsid w:val="006E1C0C"/>
+    <w:rsid w:val="00714044"/>
+    <w:rsid w:val="00787256"/>
     <w:rsid w:val="007C256C"/>
     <w:rsid w:val="007E0916"/>
     <w:rsid w:val="007F011A"/>
+    <w:rsid w:val="0087467F"/>
     <w:rsid w:val="008756EC"/>
     <w:rsid w:val="008964B9"/>
     <w:rsid w:val="008A3E16"/>
+    <w:rsid w:val="008B2AC6"/>
+    <w:rsid w:val="008D0147"/>
+    <w:rsid w:val="008D1267"/>
     <w:rsid w:val="008F1A93"/>
+    <w:rsid w:val="00921A5E"/>
+    <w:rsid w:val="00960140"/>
     <w:rsid w:val="00961244"/>
     <w:rsid w:val="00962885"/>
     <w:rsid w:val="009A39CD"/>
+    <w:rsid w:val="00A24934"/>
     <w:rsid w:val="00A32265"/>
+    <w:rsid w:val="00A7495C"/>
+    <w:rsid w:val="00A75E98"/>
     <w:rsid w:val="00B45014"/>
+    <w:rsid w:val="00B77C48"/>
+    <w:rsid w:val="00BB0411"/>
     <w:rsid w:val="00C132DA"/>
     <w:rsid w:val="00CD20BE"/>
     <w:rsid w:val="00CE60D8"/>
     <w:rsid w:val="00D36446"/>
     <w:rsid w:val="00D62B2F"/>
+    <w:rsid w:val="00DA3127"/>
     <w:rsid w:val="00DF0E31"/>
     <w:rsid w:val="00E54672"/>
     <w:rsid w:val="00E63DA4"/>
     <w:rsid w:val="00EE0295"/>
+    <w:rsid w:val="00F01D0C"/>
     <w:rsid w:val="00F352F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="739BAA00"/>
   <w15:docId w15:val="{59F635E8-6F1C-46D8-A68C-54DBCC2AA0FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6280,94 +7965,335 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002A6942"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00046B60"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A24934"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="42682008">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1007557550">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="75712772">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="154928788">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="162821604">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="223638014">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="279067325">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="294024703">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1382897715">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="767773342">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="520169479">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="751396012">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="902563137">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="172693903">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="299964870">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="533883504">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1924339637">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="315113561">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1796949108">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1014307579">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="365758911">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="368454974">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6390,90 +8316,144 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="410737271">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="429156415">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="507059246">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="539241410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="584191189">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="606893434">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="613751901">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="609779614">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="688072125">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="810485217">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -6494,186 +8474,1053 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1045711932">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1075518741">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1163355938">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1191383810">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1162238100">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1206216935">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1287615607">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1800680433">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1335258920">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1355687001">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1356611145">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1364553396">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1110007667">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1422485810">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="516426825">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1497768487">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="32852029">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1574197711">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1596791621">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1187980486">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1579317088">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1596010212">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1878471886">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1765761892">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1854951822">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2059743742">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1706566414">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1451168273">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="390232019">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2079593721">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="664284827">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="338312059">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="165638423">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="900216580">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="477304236">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2058163203">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1426881586">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="716046943">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218053445">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1349600992">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="290794694">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="761680501">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1922835438">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1931961120">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="159202026">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922184573">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1246955517">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1927300915">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="373504223">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1542354064">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1439981852">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="376468457">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1275745750">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="427115295">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="352805238">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="486939343">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="38822808">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1988167231">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="614479694">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="864053751">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1077172403">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1947034049">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1948808533">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1988050866">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1993874801">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1994210338">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2003192509">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1209025609">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="878130186">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2139839539">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1024019153">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1063019808">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="434592684">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2041778225">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1373919822">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2013408072">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="12" w:space="11" w:color="ADB2B8"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcavalcante@servidor.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oglobo.globo.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcavalcante@servidor.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3645-795X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.ufpe.br/suplementar/gestus/artigo001" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6931,66 +9778,66 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>12866</Characters>
+  <Pages>18</Pages>
+  <Words>5292</Words>
+  <Characters>28582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>238</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15218</CharactersWithSpaces>
+  <CharactersWithSpaces>33807</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Roberto Jr</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>